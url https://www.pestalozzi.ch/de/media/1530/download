--- v0 (2026-08-02)
+++ v1 (2026-08-22)
@@ -95,51 +95,50 @@
             </w:pPr>
             <w:r w:rsidRPr="007C482D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Land/Kanton</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="1790624139"/>
               <w:placeholder>
                 <w:docPart w:val="4D17AAAE266C4BCA99792A71C89236B4"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="2D47D303" w14:textId="77777777" w:rsidR="006C3CF5" w:rsidRPr="00301640" w:rsidRDefault="006C3CF5" w:rsidP="006C3CF5">
                 <w:pPr>
                   <w:pStyle w:val="Textkrper"/>
                   <w:suppressAutoHyphens/>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B06D77">
                   <w:rPr>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>Land/Kanton</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C3CF5" w:rsidRPr="00301640" w14:paraId="2B0A195A" w14:textId="77777777" w:rsidTr="006C3CF5">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
@@ -159,51 +158,50 @@
             </w:pPr>
             <w:r w:rsidRPr="007C482D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Projekttitel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="1792011661"/>
               <w:placeholder>
                 <w:docPart w:val="708CA540CF514903BBA64604D1986ABE"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="532E1C8C" w14:textId="77777777" w:rsidR="006C3CF5" w:rsidRPr="00301640" w:rsidRDefault="006C3CF5" w:rsidP="006C3CF5">
                 <w:pPr>
                   <w:pStyle w:val="Textkrper"/>
                   <w:suppressAutoHyphens/>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00113323">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>Titel</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C3CF5" w:rsidRPr="003C4E90" w14:paraId="2F087C8B" w14:textId="77777777" w:rsidTr="006C3CF5">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
@@ -221,51 +219,50 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C482D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Name und Adresse der Organisation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="-1233156749"/>
               <w:placeholder>
                 <w:docPart w:val="7B5A3F4C63B9437D9FE9C378B4F8A539"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="403E5672" w14:textId="7B3E1165" w:rsidR="006C3CF5" w:rsidRPr="00301640" w:rsidRDefault="006C3CF5" w:rsidP="006C3CF5">
                 <w:pPr>
                   <w:pStyle w:val="Textkrper"/>
                   <w:suppressAutoHyphens/>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>Name</w:t>
                 </w:r>
               </w:p>
               <w:p w14:paraId="328729CF" w14:textId="77777777" w:rsidR="006C3CF5" w:rsidRPr="00301640" w:rsidRDefault="006C3CF5" w:rsidP="006C3CF5">
                 <w:pPr>
                   <w:pStyle w:val="Textkrper"/>
                   <w:suppressAutoHyphens/>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:lang w:val="en-GB"/>
@@ -356,51 +353,50 @@
             </w:r>
             <w:r w:rsidRPr="007C482D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Person(en)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="-924957459"/>
               <w:placeholder>
                 <w:docPart w:val="05DDBD337ED048509FC805E4003F507B"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="2A8A907C" w14:textId="77777777" w:rsidR="006C3CF5" w:rsidRPr="007C482D" w:rsidRDefault="006C3CF5" w:rsidP="006C3CF5">
                 <w:pPr>
                   <w:pStyle w:val="Textkrper"/>
                   <w:suppressAutoHyphens/>
                 </w:pPr>
                 <w:r w:rsidRPr="007C482D">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Name, Vorname, Funktion, E-Mail</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C3CF5" w:rsidRPr="00301640" w14:paraId="070A478D" w14:textId="77777777" w:rsidTr="006C3CF5">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
@@ -416,51 +412,50 @@
             </w:pPr>
             <w:r w:rsidRPr="007C482D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Kontaktperson</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="-162013857"/>
               <w:placeholder>
                 <w:docPart w:val="3C90E296BFE548E58D40932D46949CB8"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="7D24C79A" w14:textId="77777777" w:rsidR="006C3CF5" w:rsidRPr="007C482D" w:rsidRDefault="006C3CF5" w:rsidP="006C3CF5">
                 <w:pPr>
                   <w:pStyle w:val="Textkrper"/>
                   <w:suppressAutoHyphens/>
                 </w:pPr>
                 <w:r w:rsidRPr="007C482D">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Name, Vorname, Funktion, E-Mail</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C3CF5" w:rsidRPr="00301640" w14:paraId="39221779" w14:textId="77777777" w:rsidTr="006C3CF5">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
@@ -505,55 +500,50 @@
               <w:rPr>
                 <w:rStyle w:val="Platzhaltertext"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:color w:val="auto"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-279118405"/>
                 <w:placeholder>
                   <w:docPart w:val="3A962CCA6D2548D9A4CAC085EF4B653B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="dd.MM.yyyy"/>
                   <w:lid w:val="de-CH"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00301640">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>D</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>atum</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00301640">
               <w:rPr>
                 <w:rStyle w:val="Platzhaltertext"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -571,55 +561,50 @@
                 <w:bCs/>
                 <w:i/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:color w:val="auto"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1601066556"/>
                 <w:placeholder>
                   <w:docPart w:val="C0FCB319A33B403D9F03CC54F883C77F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="dd.MM.yyyy"/>
                   <w:lid w:val="de-CH"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00301640">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>Da</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>tum</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4BD70A20" w14:textId="561F8850" w:rsidR="00FE0E69" w:rsidRDefault="006C3CF5" w:rsidP="006C3CF5">
       <w:pPr>
@@ -746,51 +731,50 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009030B1" w:rsidRPr="008E443F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>[max. ½ Seite]</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="-899596235"/>
               <w:placeholder>
                 <w:docPart w:val="1B7550EB36F34E2BB027C9FFF490EBA7"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="3D20E7BC" w14:textId="77777777" w:rsidR="00C46CDA" w:rsidRPr="008E443F" w:rsidRDefault="00C46CDA" w:rsidP="00C46CDA">
                 <w:pPr>
                   <w:pStyle w:val="Textkrper"/>
                   <w:suppressAutoHyphens/>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008E443F">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Text</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="36DB1877" w14:textId="5178ADF4" w:rsidR="00C46CDA" w:rsidRPr="00C46CDA" w:rsidRDefault="00C46CDA" w:rsidP="00F70C63">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
@@ -862,51 +846,50 @@
               </w:rPr>
               <w:t xml:space="preserve"> Wer ist die Hauptzielgruppe? Warum haben Sie sich für diese Zielgruppe entschieden? Welche geschlechtsspezifischen und sozialen Inklusionsaspekte stehen im Zusammenhang mit dem identifizierten Kernproblem im Bildungsbereich? </w:t>
             </w:r>
             <w:r w:rsidRPr="008E443F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>[max. ½ Seite]</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="-1683269559"/>
               <w:placeholder>
                 <w:docPart w:val="885CC69BBC2D47DBA97BA7777A031A9C"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="1BA03416" w14:textId="77777777" w:rsidR="00115A70" w:rsidRPr="008E443F" w:rsidRDefault="00115A70" w:rsidP="00115A70">
                 <w:pPr>
                   <w:pStyle w:val="Textkrper"/>
                   <w:suppressAutoHyphens/>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008E443F">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Text</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="555519D9" w14:textId="086EFE8E" w:rsidR="00342CD2" w:rsidRPr="008E443F" w:rsidRDefault="00342CD2" w:rsidP="003362D8">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1069,51 +1052,50 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008E443F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>[max. 1 Seite]</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="1430777224"/>
               <w:placeholder>
                 <w:docPart w:val="99AC6EB8AE004F2FB8EDBC4C164BDD8E"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="7679B6EE" w14:textId="77777777" w:rsidR="00C46CDA" w:rsidRPr="008E443F" w:rsidRDefault="00C46CDA" w:rsidP="00C46CDA">
                 <w:pPr>
                   <w:pStyle w:val="Textkrper"/>
                   <w:suppressAutoHyphens/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008E443F">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Text</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="64B1AEE8" w14:textId="332AF1CA" w:rsidR="00C46CDA" w:rsidRPr="00C46CDA" w:rsidRDefault="00C46CDA" w:rsidP="00C46CDA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
@@ -1140,314 +1122,307 @@
           <w:p w14:paraId="72175DC5" w14:textId="77777777" w:rsidR="00637648" w:rsidRPr="008E443F" w:rsidRDefault="00637648" w:rsidP="00637648">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E443F">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Welchem </w:t>
             </w:r>
             <w:r w:rsidRPr="008E443F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Themenschwerpunkt</w:t>
             </w:r>
             <w:r w:rsidRPr="008E443F">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> ist das geplante Projekt zuzuordnen?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05755332" w14:textId="77777777" w:rsidR="00637648" w:rsidRPr="008E443F" w:rsidRDefault="00F56F48" w:rsidP="00637648">
+          <w:p w14:paraId="05755332" w14:textId="77777777" w:rsidR="00637648" w:rsidRPr="008E443F" w:rsidRDefault="00000000" w:rsidP="00637648">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
                 <w:id w:val="-268244174"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00637648" w:rsidRPr="008E443F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:lang w:val="de-DE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00637648" w:rsidRPr="008E443F">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Verständnis globaler Abhängigkeiten, Zusammenhänge und Machtverhältnisse</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="010545C3" w14:textId="77777777" w:rsidR="00637648" w:rsidRPr="008E443F" w:rsidRDefault="00F56F48" w:rsidP="00637648">
+          <w:p w14:paraId="010545C3" w14:textId="77777777" w:rsidR="00637648" w:rsidRPr="008E443F" w:rsidRDefault="00000000" w:rsidP="00637648">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
                 <w:id w:val="475811940"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00637648" w:rsidRPr="008E443F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:lang w:val="de-DE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00637648" w:rsidRPr="008E443F">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Klimabildung / Greening Education / Nachhaltigkeit </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4251FDD7" w14:textId="77777777" w:rsidR="00637648" w:rsidRPr="008E443F" w:rsidRDefault="00F56F48" w:rsidP="00637648">
+          <w:p w14:paraId="4251FDD7" w14:textId="77777777" w:rsidR="00637648" w:rsidRPr="008E443F" w:rsidRDefault="00000000" w:rsidP="00637648">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
                 <w:id w:val="-819572903"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00637648" w:rsidRPr="008E443F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:lang w:val="de-DE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00637648" w:rsidRPr="008E443F">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Frieden, Konflikte, Migration und globale Krisen </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E83FD31" w14:textId="77777777" w:rsidR="00637648" w:rsidRPr="008E443F" w:rsidRDefault="00F56F48" w:rsidP="00637648">
+          <w:p w14:paraId="5E83FD31" w14:textId="77777777" w:rsidR="00637648" w:rsidRPr="008E443F" w:rsidRDefault="00000000" w:rsidP="00637648">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
                 <w:id w:val="854925398"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00637648" w:rsidRPr="008E443F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:lang w:val="de-DE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00637648" w:rsidRPr="008E443F">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Geschlechterrollen, Gender, Gleichstellung &amp; intersektionale Perspektiven </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08952F2D" w14:textId="0B90BAF0" w:rsidR="00637648" w:rsidRPr="008E443F" w:rsidRDefault="00F56F48" w:rsidP="00637648">
+          <w:p w14:paraId="08952F2D" w14:textId="0B90BAF0" w:rsidR="00637648" w:rsidRPr="008E443F" w:rsidRDefault="00000000" w:rsidP="00637648">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
                 <w:id w:val="1573616591"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00104F96" w:rsidRPr="008E443F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:lang w:val="de-DE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00637648" w:rsidRPr="008E443F">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Rassismus, Kolonialismus und globale Gerechtigkeit </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B06C49C" w14:textId="6FB185E2" w:rsidR="00637648" w:rsidRPr="008E443F" w:rsidRDefault="00F56F48" w:rsidP="006745F1">
+          <w:p w14:paraId="6B06C49C" w14:textId="6FB185E2" w:rsidR="00637648" w:rsidRPr="008E443F" w:rsidRDefault="00000000" w:rsidP="006745F1">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
                 <w:id w:val="-1792747204"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00637648" w:rsidRPr="008E443F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:lang w:val="de-DE"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00637648" w:rsidRPr="008E443F">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Anderes:</w:t>
             </w:r>
             <w:r w:rsidR="00B712A9" w:rsidRPr="008E443F">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:i/>
                   <w:iCs/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1528942267"/>
                 <w:placeholder>
                   <w:docPart w:val="803A912C06AA4DAF878F4466114ACAFB"/>
                 </w:placeholder>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B62FD3" w:rsidRPr="008E443F">
                   <w:rPr>
                     <w:bCs/>
                     <w:i/>
                     <w:iCs/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Bitte </w:t>
                 </w:r>
                 <w:proofErr w:type="spellStart"/>
                 <w:r w:rsidR="00B62FD3" w:rsidRPr="008E443F">
                   <w:rPr>
                     <w:bCs/>
                     <w:i/>
                     <w:iCs/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>beschreiben</w:t>
                 </w:r>
                 <w:proofErr w:type="spellEnd"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
@@ -1564,51 +1539,50 @@
               <w:t xml:space="preserve"> Zeigen Sie auf, wie die Ziele gemessen werden</w:t>
             </w:r>
             <w:r w:rsidR="004028BC" w:rsidRPr="008E443F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> [max. 1/2 Seite]</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="-316497721"/>
               <w:placeholder>
                 <w:docPart w:val="46ABAA4867A94DA78FA760C0F7B371A5"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="21D8C22C" w14:textId="77777777" w:rsidR="00B712A9" w:rsidRPr="008E443F" w:rsidRDefault="00B712A9" w:rsidP="00B712A9">
                 <w:pPr>
                   <w:pStyle w:val="Textkrper"/>
                   <w:suppressAutoHyphens/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008E443F">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Text</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="3E6DFF99" w14:textId="20E48960" w:rsidR="00587BB0" w:rsidRPr="009030B1" w:rsidRDefault="00587BB0" w:rsidP="00637648">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -1730,51 +1704,50 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB0635">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> Seite]</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="-28798845"/>
               <w:placeholder>
                 <w:docPart w:val="45888B6E69DA432F88DA45190CBB8FF3"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="24DA6024" w14:textId="77777777" w:rsidR="00B712A9" w:rsidRDefault="00B712A9" w:rsidP="00B712A9">
                 <w:pPr>
                   <w:pStyle w:val="Textkrper"/>
                   <w:suppressAutoHyphens/>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B712A9">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Text</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="24528705" w14:textId="04998D6A" w:rsidR="00B712A9" w:rsidRPr="00637648" w:rsidRDefault="00B712A9" w:rsidP="00EB0635"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F20C0" w:rsidRPr="00490518" w14:paraId="55D51077" w14:textId="77777777" w:rsidTr="00C46CDA">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="4365"/>
@@ -1908,51 +1881,50 @@
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE44C0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> Seite]</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="1274520937"/>
               <w:placeholder>
                 <w:docPart w:val="151886BB76C7471ABE2313879C62088D"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="08C9CA9B" w14:textId="77777777" w:rsidR="00B712A9" w:rsidRDefault="00B712A9" w:rsidP="00B712A9">
                 <w:pPr>
                   <w:pStyle w:val="Textkrper"/>
                   <w:suppressAutoHyphens/>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B712A9">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Text</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="063C6400" w14:textId="4AF92D49" w:rsidR="00B712A9" w:rsidRPr="00EB0635" w:rsidRDefault="00B712A9" w:rsidP="006F20C0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
@@ -2035,51 +2007,50 @@
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="007C2102" w:rsidRPr="00BE44C0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> Seite]</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="-1193452982"/>
               <w:placeholder>
                 <w:docPart w:val="8A331734C813471F9CDD10B132C0B097"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="17EAEDB3" w14:textId="77777777" w:rsidR="00B712A9" w:rsidRDefault="00B712A9" w:rsidP="00B712A9">
                 <w:pPr>
                   <w:pStyle w:val="Textkrper"/>
                   <w:suppressAutoHyphens/>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B712A9">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Text</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="285A5892" w14:textId="5093765F" w:rsidR="00B712A9" w:rsidRPr="00987027" w:rsidRDefault="00B712A9" w:rsidP="00A43AD8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
@@ -2125,51 +2096,50 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Bitte ergänzen Sie weitere Punkte, die für</w:t>
             </w:r>
             <w:r w:rsidR="00F604D8" w:rsidRPr="00772F62">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> unser Verständnis des Projekts wichtig sind, hier. </w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="-159783937"/>
               <w:placeholder>
                 <w:docPart w:val="B0987B0936454B1AA945640D522D2BCC"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="062D58DB" w14:textId="77777777" w:rsidR="00B712A9" w:rsidRDefault="00B712A9" w:rsidP="00B712A9">
                 <w:pPr>
                   <w:pStyle w:val="Textkrper"/>
                   <w:suppressAutoHyphens/>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B712A9">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Text</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="60959DBB" w14:textId="10692A64" w:rsidR="00B712A9" w:rsidRDefault="00B712A9" w:rsidP="006F20C0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
@@ -2252,657 +2222,641 @@
               <w:t>CHF total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD5A33" w14:paraId="4218A3BC" w14:textId="77777777" w:rsidTr="000D4411">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6799" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="1275446000"/>
               <w:placeholder>
                 <w:docPart w:val="3ABCB4B8101C4E30BFF4DB2A5E9305DE"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="3C7F3532" w14:textId="621D2992" w:rsidR="00FD5A33" w:rsidRPr="00824809" w:rsidRDefault="00824809" w:rsidP="00824809">
                 <w:pPr>
                   <w:pStyle w:val="Textkrper"/>
                   <w:suppressAutoHyphens/>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>Kosten Projektaktivitäten</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="-1583131482"/>
               <w:placeholder>
                 <w:docPart w:val="679E6802416546A0956F8FCCBC332633"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="683B32CC" w14:textId="450A4124" w:rsidR="00FD5A33" w:rsidRPr="00B712A9" w:rsidRDefault="00B712A9" w:rsidP="0025377D">
                 <w:pPr>
                   <w:pStyle w:val="Textkrper"/>
                   <w:suppressAutoHyphens/>
                   <w:jc w:val="right"/>
                   <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>00.00</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD5A33" w14:paraId="3E364AFB" w14:textId="77777777" w:rsidTr="000D4411">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6799" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="-1628305775"/>
               <w:placeholder>
                 <w:docPart w:val="65E349887B6B455E9BEFB6004A0C9B06"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="16D8DA7D" w14:textId="3D73CA64" w:rsidR="00824809" w:rsidRDefault="00824809" w:rsidP="00824809">
                 <w:pPr>
                   <w:pStyle w:val="Textkrper"/>
                   <w:suppressAutoHyphens/>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>Kosten Personal</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="464E4527" w14:textId="62A8F0A6" w:rsidR="00FD5A33" w:rsidRDefault="00FD5A33" w:rsidP="00801735">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="647863601"/>
               <w:placeholder>
                 <w:docPart w:val="75AFC5E79BC64D76A609BBE3CDE8DD11"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="2FF0A6A8" w14:textId="14977A52" w:rsidR="00FD5A33" w:rsidRPr="00B712A9" w:rsidRDefault="00B712A9" w:rsidP="0025377D">
                 <w:pPr>
                   <w:pStyle w:val="Textkrper"/>
                   <w:suppressAutoHyphens/>
                   <w:jc w:val="right"/>
                   <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>00.00</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00824809" w14:paraId="5872CF5B" w14:textId="77777777" w:rsidTr="00576904">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6799" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="547879487"/>
               <w:placeholder>
                 <w:docPart w:val="1A7B731C4E2646729E183702944A26A6"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="6B7F4B61" w14:textId="67B51321" w:rsidR="00824809" w:rsidRDefault="00824809" w:rsidP="00824809">
                 <w:pPr>
                   <w:pStyle w:val="Textkrper"/>
                   <w:suppressAutoHyphens/>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>Kosten Administration</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="55D3CBCD" w14:textId="0FC6D812" w:rsidR="00824809" w:rsidRDefault="00824809" w:rsidP="00824809">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="611868300"/>
               <w:placeholder>
                 <w:docPart w:val="B69135C5EA7D41FAB81591F4AF8193FD"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="2B00CADA" w14:textId="5873AB4D" w:rsidR="00824809" w:rsidRPr="00B712A9" w:rsidRDefault="00824809" w:rsidP="0025377D">
                 <w:pPr>
                   <w:pStyle w:val="Textkrper"/>
                   <w:suppressAutoHyphens/>
                   <w:jc w:val="right"/>
                   <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>00.00</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00824809" w14:paraId="548B4716" w14:textId="77777777" w:rsidTr="00576904">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6799" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="143171971"/>
               <w:placeholder>
                 <w:docPart w:val="06887BAFAABE4FF48F417D4B2E2FFC20"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="33109D86" w14:textId="22AD2A5E" w:rsidR="00824809" w:rsidRPr="00824809" w:rsidRDefault="00824809" w:rsidP="00824809">
                 <w:pPr>
                   <w:pStyle w:val="Textkrper"/>
                   <w:suppressAutoHyphens/>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00824809">
                   <w:rPr>
                     <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>Weitere Kategorie</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="-1277474301"/>
               <w:placeholder>
                 <w:docPart w:val="F4F56A2095BA41739772423DB3FA518E"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="1F77DDF8" w14:textId="557AC0EF" w:rsidR="00824809" w:rsidRDefault="00824809" w:rsidP="0025377D">
                 <w:pPr>
                   <w:pStyle w:val="Textkrper"/>
                   <w:suppressAutoHyphens/>
                   <w:jc w:val="right"/>
                   <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>00.00</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00824809" w14:paraId="4761B99B" w14:textId="77777777" w:rsidTr="00576904">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6799" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="1962300601"/>
               <w:placeholder>
                 <w:docPart w:val="96E50B8BAF914FF38D3A7F1118B203E1"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="6CBD0486" w14:textId="40FFDA19" w:rsidR="00824809" w:rsidRPr="00824809" w:rsidRDefault="00824809" w:rsidP="00824809">
                 <w:pPr>
                   <w:pStyle w:val="Textkrper"/>
                   <w:suppressAutoHyphens/>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00824809">
                   <w:rPr>
                     <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>Weitere Kategorie</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="1253628878"/>
               <w:placeholder>
                 <w:docPart w:val="E808C26E1F594D29B96F03CE6A754013"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="2A6387E9" w14:textId="000ECD8C" w:rsidR="00824809" w:rsidRDefault="00824809" w:rsidP="0025377D">
                 <w:pPr>
                   <w:pStyle w:val="Textkrper"/>
                   <w:suppressAutoHyphens/>
                   <w:jc w:val="right"/>
                   <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>00.00</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00824809" w14:paraId="280441A4" w14:textId="77777777" w:rsidTr="00576904">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6799" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="1690169763"/>
               <w:placeholder>
                 <w:docPart w:val="471591DAACFE4D7FBED81924836FCC5B"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="1251983A" w14:textId="6BF1FEA7" w:rsidR="00824809" w:rsidRPr="00824809" w:rsidRDefault="00824809" w:rsidP="00824809">
                 <w:pPr>
                   <w:pStyle w:val="Textkrper"/>
                   <w:suppressAutoHyphens/>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00824809">
                   <w:rPr>
                     <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>Weitere Kategorie</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="-902748509"/>
               <w:placeholder>
                 <w:docPart w:val="F7B4BEEBFD2348C280337366F6F041B2"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="5F49A9CF" w14:textId="2FE6EDD3" w:rsidR="00824809" w:rsidRDefault="00824809" w:rsidP="0025377D">
                 <w:pPr>
                   <w:pStyle w:val="Textkrper"/>
                   <w:suppressAutoHyphens/>
                   <w:jc w:val="right"/>
                   <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>00.00</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00824809" w14:paraId="34EBCA1F" w14:textId="77777777" w:rsidTr="00576904">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6799" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="2072316908"/>
               <w:placeholder>
                 <w:docPart w:val="A6AB8C793BCC43FFBD6E978F3494CC7D"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="3557ADD1" w14:textId="4444514C" w:rsidR="00824809" w:rsidRPr="00824809" w:rsidRDefault="00824809" w:rsidP="00824809">
                 <w:pPr>
                   <w:pStyle w:val="Textkrper"/>
                   <w:suppressAutoHyphens/>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00824809">
                   <w:rPr>
                     <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>Weitere Kategorie</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="107094936"/>
               <w:placeholder>
                 <w:docPart w:val="AC01DA20E47B402E9BAC215A12B63766"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="7FB3EF2F" w14:textId="6BF887E4" w:rsidR="00824809" w:rsidRDefault="00824809" w:rsidP="0025377D">
                 <w:pPr>
                   <w:pStyle w:val="Textkrper"/>
                   <w:suppressAutoHyphens/>
                   <w:jc w:val="right"/>
                   <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>00.00</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00824809" w14:paraId="4749ED42" w14:textId="77777777" w:rsidTr="00576904">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6799" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="400493010"/>
               <w:placeholder>
                 <w:docPart w:val="6D3DAECD09FA4F98ABBA341B8DACB130"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="161E594F" w14:textId="103A1239" w:rsidR="00824809" w:rsidRPr="00824809" w:rsidRDefault="00824809" w:rsidP="00824809">
                 <w:pPr>
                   <w:pStyle w:val="Textkrper"/>
                   <w:suppressAutoHyphens/>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00824809">
                   <w:rPr>
                     <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>Weitere Kategorie</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="1039092820"/>
               <w:placeholder>
                 <w:docPart w:val="A9462A5748724ACEBC0BF8E9F0B1C8FC"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="2554F50E" w14:textId="064CDADE" w:rsidR="00824809" w:rsidRDefault="00824809" w:rsidP="0025377D">
                 <w:pPr>
                   <w:pStyle w:val="Textkrper"/>
                   <w:suppressAutoHyphens/>
                   <w:jc w:val="right"/>
                   <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>00.00</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00824809" w14:paraId="202DB372" w14:textId="77777777" w:rsidTr="00576904">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -2937,51 +2891,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="-788659036"/>
               <w:placeholder>
                 <w:docPart w:val="CE3FBF2361F041C7BC51DD75A35018C0"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="1B22C6B4" w14:textId="3E1923A7" w:rsidR="00824809" w:rsidRPr="00576904" w:rsidRDefault="00824809" w:rsidP="0025377D">
                 <w:pPr>
                   <w:pStyle w:val="Textkrper"/>
                   <w:suppressAutoHyphens/>
                   <w:jc w:val="right"/>
                   <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00576904">
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>00.00</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
@@ -3093,51 +3046,50 @@
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">  CHF</w:t>
             </w:r>
             <w:r w:rsidR="00845647" w:rsidRPr="00903606">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1055435476"/>
                 <w:placeholder>
                   <w:docPart w:val="F3BAB3B4820A48779FC863F1480DECBB"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00845647" w:rsidRPr="00903606">
                   <w:rPr>
                     <w:b w:val="0"/>
                     <w:bCs/>
                     <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                   </w:rPr>
                   <w:t>00.00</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="2983F77A" w14:textId="219FE470" w:rsidR="34235502" w:rsidRPr="00903606" w:rsidRDefault="34235502" w:rsidP="4A418E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00903606">
               <w:rPr>
@@ -3217,51 +3169,50 @@
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="5ED8BBC0" w:rsidRPr="00903606">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pestalozzi tiefer ist als beantragt?</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="504183207"/>
               <w:placeholder>
                 <w:docPart w:val="167FF2BF47BD418583F0A00F795F44C8"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="0CD24F44" w14:textId="4B5C6220" w:rsidR="003C0DCD" w:rsidRPr="00903606" w:rsidRDefault="003C0DCD" w:rsidP="003C0DCD">
                 <w:pPr>
                   <w:pStyle w:val="Textkrper"/>
                   <w:suppressAutoHyphens/>
                   <w:rPr>
                     <w:b w:val="0"/>
                     <w:bCs/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00903606">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:b w:val="0"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Text</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="78423A2E" w14:textId="77777777" w:rsidR="00E95A95" w:rsidRPr="00E95A95" w:rsidRDefault="00E95A95">
             <w:pPr>
               <w:jc w:val="left"/>
@@ -3329,51 +3280,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Funotenzeichen"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5663" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="-1813012467"/>
               <w:placeholder>
                 <w:docPart w:val="1B1FF060BE5D46899B50E22DFA8893A0"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="4F4AA893" w14:textId="77777777" w:rsidR="00AD6046" w:rsidRDefault="00AD6046" w:rsidP="00AD6046">
                 <w:pPr>
                   <w:rPr>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>Name</w:t>
                 </w:r>
               </w:p>
               <w:p w14:paraId="4494B3EF" w14:textId="5EFBDF69" w:rsidR="00AD6046" w:rsidRPr="00AD6046" w:rsidRDefault="00AD6046" w:rsidP="00AD6046">
                 <w:r>
                   <w:rPr>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>Adresse</w:t>
                 </w:r>
               </w:p>
@@ -3386,95 +3336,93 @@
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="625C5F69" w14:textId="58C028D0" w:rsidR="00AD6046" w:rsidRPr="00AD6046" w:rsidRDefault="00AD6046" w:rsidP="00AD6046">
             <w:r w:rsidRPr="00C56950">
               <w:t>IBAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5663" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="1726181177"/>
               <w:placeholder>
                 <w:docPart w:val="3347F2EA0FB2453F9B126C7D738FCD84"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="0CC53742" w14:textId="5915AFC8" w:rsidR="00AD6046" w:rsidRPr="00AD6046" w:rsidRDefault="00AD6046" w:rsidP="00AD6046">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>IBAN Nr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD6046" w:rsidRPr="00AD6046" w14:paraId="0D9EF983" w14:textId="77777777" w:rsidTr="003345B4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="772A528F" w14:textId="1CD25CA4" w:rsidR="00AD6046" w:rsidRPr="00AD6046" w:rsidRDefault="00AD6046" w:rsidP="00AD6046">
             <w:r w:rsidRPr="00C56950">
               <w:t>Name und Adresse der B</w:t>
             </w:r>
             <w:r>
               <w:t>ank</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5663" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="960775589"/>
               <w:placeholder>
                 <w:docPart w:val="5DE7F0D9446542DAA049CCB5D4ED4B7D"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="38C76DB6" w14:textId="0F4CED9D" w:rsidR="00AD6046" w:rsidRDefault="00AD6046" w:rsidP="00AD6046">
                 <w:pPr>
                   <w:pStyle w:val="Textkrper"/>
                   <w:suppressAutoHyphens/>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Name</w:t>
                 </w:r>
               </w:p>
               <w:p w14:paraId="2DAE2A71" w14:textId="75FF2B94" w:rsidR="00AD6046" w:rsidRPr="00AD6046" w:rsidRDefault="00AD6046" w:rsidP="00AD6046">
                 <w:pPr>
                   <w:pStyle w:val="Textkrper"/>
                   <w:suppressAutoHyphens/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:lang w:val="en-GB"/>
@@ -3503,242 +3451,221 @@
         <w:t>Anhang</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B1224E3" w14:textId="5937BAD6" w:rsidR="00FD6835" w:rsidRPr="00FD6835" w:rsidRDefault="00FD6835" w:rsidP="003345B4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8940"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Bitte folgende Dokumente beilegen: </w:t>
       </w:r>
       <w:r w:rsidR="003345B4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ECF7471" w14:textId="0024514A" w:rsidR="00285812" w:rsidRPr="00F95FE2" w:rsidRDefault="00F56F48" w:rsidP="00F95FE2">
+    <w:p w14:paraId="5ECF7471" w14:textId="0024514A" w:rsidR="00285812" w:rsidRPr="00F95FE2" w:rsidRDefault="00000000" w:rsidP="00F95FE2">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="-605263551"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F95FE2" w:rsidRPr="52066064">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FD6835" w:rsidRPr="52066064">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Unterschriebener </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00FD6835" w:rsidRPr="00467A02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Verhaltenskodex</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="029367A1" w14:textId="30DFAA9C" w:rsidR="00FD6835" w:rsidRPr="00F95FE2" w:rsidRDefault="00F56F48" w:rsidP="00F95FE2">
+    <w:p w14:paraId="029367A1" w14:textId="30DFAA9C" w:rsidR="00FD6835" w:rsidRPr="00D573A2" w:rsidRDefault="00000000" w:rsidP="00F95FE2">
       <w:pPr>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
-            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="-1697074612"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F95FE2" w:rsidRPr="00F95FE2">
+          <w:r w:rsidR="00F95FE2" w:rsidRPr="00D573A2">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="008B1575" w:rsidRPr="00F95FE2">
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> in Excel Format</w:t>
+      <w:r w:rsidR="008B1575" w:rsidRPr="00D573A2">
+        <w:t>Evtl. Detailbudget in Excel Format</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3491DC3D" w14:textId="48DC0204" w:rsidR="00332E38" w:rsidRPr="00332E38" w:rsidRDefault="00F56F48" w:rsidP="00F95FE2">
+    <w:p w14:paraId="3491DC3D" w14:textId="42CB1EEE" w:rsidR="00332E38" w:rsidRPr="00332E38" w:rsidRDefault="00000000" w:rsidP="00F95FE2">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1319804485"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F95FE2">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00332E38" w:rsidRPr="00332E38">
-        <w:t>Für Vereine, Stiftungen oder andere Organisationsformen: Handelsregistereintrag/CHE Nr.</w:t>
+        <w:t>Für Vereine, Stiftungen oder andere Organisationsformen: Handelsregistereintrag/</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4874">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00332E38" w:rsidRPr="00332E38">
+        <w:t>Nr.</w:t>
       </w:r>
       <w:r w:rsidR="00332E38">
         <w:t xml:space="preserve"> oder</w:t>
       </w:r>
       <w:r w:rsidR="00332E38" w:rsidRPr="00332E38">
         <w:t xml:space="preserve"> Nachweis Gemeinnützigkeit/Steuerbefreiung, Statuten</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E2BAC56" w14:textId="542080EE" w:rsidR="00F95FE2" w:rsidRPr="00332E38" w:rsidRDefault="00F56F48" w:rsidP="00F95FE2">
+    <w:p w14:paraId="4E2BAC56" w14:textId="542080EE" w:rsidR="00F95FE2" w:rsidRPr="00332E38" w:rsidRDefault="00000000" w:rsidP="00F95FE2">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1354650497"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F95FE2">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F95FE2" w:rsidRPr="00332E38">
         <w:t xml:space="preserve">Für Schulen: </w:t>
       </w:r>
       <w:r w:rsidR="0065361F">
         <w:t>Unterstützungsschreiben</w:t>
       </w:r>
       <w:r w:rsidR="00F95FE2" w:rsidRPr="00332E38">
         <w:t xml:space="preserve"> der Schulleitun</w:t>
       </w:r>
       <w:r w:rsidR="00AF6686">
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidR="00F95FE2" w:rsidRPr="00332E38">
         <w:t xml:space="preserve"> und Angabe des Schulträgers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AAE9231" w14:textId="5E56A6CE" w:rsidR="008B1575" w:rsidRPr="00F95FE2" w:rsidRDefault="00F56F48" w:rsidP="00F95FE2">
+    <w:p w14:paraId="3AAE9231" w14:textId="5E56A6CE" w:rsidR="008B1575" w:rsidRPr="00F95FE2" w:rsidRDefault="00000000" w:rsidP="00F95FE2">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="-1933500987"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F95FE2" w:rsidRPr="00F95FE2">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="008B1575" w:rsidRPr="00F95FE2">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Weitere Dokument</w:t>
       </w:r>
       <w:r w:rsidR="00AF6686">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="008B1575" w:rsidRPr="00F95FE2">
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -3842,51 +3769,50 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78157991" w14:textId="780E8FCD" w:rsidR="000764C0" w:rsidRPr="00F0364B" w:rsidRDefault="000764C0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00F0364B">
         <w:t>______________________________________</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:id w:val="-1156461036"/>
         <w:placeholder>
           <w:docPart w:val="E3EEDFD606BD4685A109B32FFB0A5FB4"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="6DA0AB71" w14:textId="530F205D" w:rsidR="00FC69F4" w:rsidRDefault="00FC69F4" w:rsidP="00FC69F4">
           <w:pPr>
             <w:pStyle w:val="Textkrper"/>
             <w:suppressAutoHyphens/>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00171961">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
             </w:rPr>
             <w:t>Name, Vorname</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="2703DA80" w14:textId="531478D0" w:rsidR="008E0262" w:rsidRPr="00153249" w:rsidRDefault="008E0262" w:rsidP="00FC69F4">
           <w:pPr>
             <w:pStyle w:val="Textkrper"/>
             <w:suppressAutoHyphens/>
           </w:pPr>
           <w:r>
             <w:rPr>
@@ -3905,51 +3831,50 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F1C0533" w14:textId="77777777" w:rsidR="000764C0" w:rsidRPr="00F0364B" w:rsidRDefault="000764C0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61177BAB" w14:textId="77777777" w:rsidR="000764C0" w:rsidRPr="00F0364B" w:rsidRDefault="000764C0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:id w:val="-1748104628"/>
         <w:placeholder>
           <w:docPart w:val="466BF30A0CEA4A80A9841A71789C9CFF"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="7368B82E" w14:textId="08200AE9" w:rsidR="008B2B5F" w:rsidRPr="00153249" w:rsidRDefault="006666FF" w:rsidP="008B2B5F">
           <w:pPr>
             <w:pStyle w:val="Textkrper"/>
             <w:suppressAutoHyphens/>
           </w:pPr>
           <w:r w:rsidRPr="00BA0643">
             <w:t xml:space="preserve">  </w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="11441E55" w14:textId="25908C8C" w:rsidR="000764C0" w:rsidRPr="00F0364B" w:rsidRDefault="000764C0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00F0364B">
         <w:t>______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05F2A4F0" w14:textId="06E31954" w:rsidR="000764C0" w:rsidRDefault="000764C0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
@@ -4068,65 +3993,65 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Bei Fragen können Sie sich gerne jederzeit an diese Adresse wenden. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004F2A8C" w:rsidRPr="00FB2FCF" w:rsidSect="009B0EE8">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="851" w:bottom="851" w:left="1418" w:header="454" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5627ACE3" w14:textId="77777777" w:rsidR="00F56F48" w:rsidRDefault="00F56F48" w:rsidP="00041EC4">
+    <w:p w14:paraId="158E94C5" w14:textId="77777777" w:rsidR="00EA66DE" w:rsidRDefault="00EA66DE" w:rsidP="00041EC4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3357B275" w14:textId="77777777" w:rsidR="00F56F48" w:rsidRDefault="00F56F48" w:rsidP="00041EC4">
+    <w:p w14:paraId="5D083E86" w14:textId="77777777" w:rsidR="00EA66DE" w:rsidRDefault="00EA66DE" w:rsidP="00041EC4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5239B18E" w14:textId="77777777" w:rsidR="00F56F48" w:rsidRDefault="00F56F48">
+    <w:p w14:paraId="40477A58" w14:textId="77777777" w:rsidR="00EA66DE" w:rsidRDefault="00EA66DE">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4199,134 +4124,134 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Textkörper">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="341ACF3B" w14:textId="1DFAA165" w:rsidR="00BA45C4" w:rsidRPr="00E56E11" w:rsidRDefault="00A126AA" w:rsidP="00E56E11">
+  <w:p w14:paraId="341ACF3B" w14:textId="0DF038C7" w:rsidR="00BA45C4" w:rsidRPr="00E56E11" w:rsidRDefault="00A126AA" w:rsidP="00E56E11">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Version </w:t>
     </w:r>
     <w:r w:rsidR="00086A8D">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00086A8D">
       <w:instrText xml:space="preserve"> SAVEDATE  \@ "dd.MM.yyyy"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00086A8D">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00FF6ACA">
+    <w:r w:rsidR="0039346C">
       <w:t>28.07.2026</w:t>
     </w:r>
     <w:r w:rsidR="00086A8D">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="002D3DED">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00E56E11">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00E56E11" w:rsidRPr="0035292B">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00E56E11" w:rsidRPr="0035292B">
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidR="00E56E11" w:rsidRPr="0035292B">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008F3B69">
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00E56E11" w:rsidRPr="0035292B">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00E56E11" w:rsidRPr="0035292B">
       <w:t xml:space="preserve"> / </w:t>
     </w:r>
     <w:r w:rsidR="00E56E11" w:rsidRPr="0035292B">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00E56E11" w:rsidRPr="0035292B">
       <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
     </w:r>
     <w:r w:rsidR="00E56E11" w:rsidRPr="0035292B">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008F3B69">
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00E56E11" w:rsidRPr="0035292B">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="592E6743" w14:textId="14001E7C" w:rsidR="00FA77FF" w:rsidRPr="0035292B" w:rsidRDefault="00A126AA" w:rsidP="0035292B">
+  <w:p w14:paraId="592E6743" w14:textId="50D1F062" w:rsidR="00FA77FF" w:rsidRPr="0035292B" w:rsidRDefault="00A126AA" w:rsidP="0035292B">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Version </w:t>
     </w:r>
     <w:r w:rsidR="00086A8D">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00086A8D">
       <w:instrText xml:space="preserve"> SAVEDATE  \@ "dd.MM.yyyy"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00086A8D">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00FF6ACA">
+    <w:r w:rsidR="0039346C">
       <w:t>28.07.2026</w:t>
     </w:r>
     <w:r w:rsidR="00086A8D">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="002D3DED">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00BA45C4">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00FA77FF" w:rsidRPr="0035292B">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00FA77FF" w:rsidRPr="0035292B">
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidR="00FA77FF" w:rsidRPr="0035292B">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008F3B69">
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00FA77FF" w:rsidRPr="0035292B">
       <w:fldChar w:fldCharType="end"/>
@@ -4334,65 +4259,65 @@
     <w:r w:rsidR="00FA77FF" w:rsidRPr="0035292B">
       <w:t xml:space="preserve"> / </w:t>
     </w:r>
     <w:r w:rsidR="00FA77FF" w:rsidRPr="0035292B">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00FA77FF" w:rsidRPr="0035292B">
       <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
     </w:r>
     <w:r w:rsidR="00FA77FF" w:rsidRPr="0035292B">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008F3B69">
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00FA77FF" w:rsidRPr="0035292B">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7EB46864" w14:textId="77777777" w:rsidR="00F56F48" w:rsidRDefault="00F56F48" w:rsidP="00041EC4">
+    <w:p w14:paraId="2590D4BC" w14:textId="77777777" w:rsidR="00EA66DE" w:rsidRDefault="00EA66DE" w:rsidP="00041EC4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F527077" w14:textId="77777777" w:rsidR="00F56F48" w:rsidRDefault="00F56F48" w:rsidP="00041EC4">
+    <w:p w14:paraId="2468B14C" w14:textId="77777777" w:rsidR="00EA66DE" w:rsidRDefault="00EA66DE" w:rsidP="00041EC4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="470C2D8C" w14:textId="77777777" w:rsidR="00F56F48" w:rsidRDefault="00F56F48">
+    <w:p w14:paraId="79E8E5D2" w14:textId="77777777" w:rsidR="00EA66DE" w:rsidRDefault="00EA66DE">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="4CE4D624" w14:textId="02E969BF" w:rsidR="00716060" w:rsidRPr="00716060" w:rsidRDefault="00716060" w:rsidP="00C943B2">
       <w:pPr>
         <w:pStyle w:val="Funotentext"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00587BB0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -6518,57 +6443,57 @@
   </w:num>
   <w:num w:numId="11" w16cid:durableId="841310373">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="189072538">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="306478255">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="489564204">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="928849693">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="941112950">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:doNotTrackFormatting/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="MB6i/EhBv4rVqsqaXAAkAjVs6IWCVEmKUwGEja5MklTiWbW84J2H4AMt4XhfKwfHehNi0xJ/0VvO19RdUUP5JQ==" w:salt="SgO6G9YZ5r+IMi1c2mVc/Q=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="iaP8yaCkRKeoF0xDpdt3ZadDU08vfuSecuA+tuACO/1LtY4SyIHrhfTPRMYADXnEWGfRH8RWsg0cyoA3i7BPMg==" w:salt="f8vMJZKzzCI6hMUHHinq9g=="/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="284"/>
   <w:drawingGridHorizontalSpacing w:val="90"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -6739,50 +6664,51 @@
     <w:rsid w:val="00332E38"/>
     <w:rsid w:val="003345B4"/>
     <w:rsid w:val="00336242"/>
     <w:rsid w:val="003362D8"/>
     <w:rsid w:val="003423FF"/>
     <w:rsid w:val="00342CD2"/>
     <w:rsid w:val="00343DAD"/>
     <w:rsid w:val="00344C19"/>
     <w:rsid w:val="003458B6"/>
     <w:rsid w:val="00346025"/>
     <w:rsid w:val="00350EF7"/>
     <w:rsid w:val="0035292B"/>
     <w:rsid w:val="00355618"/>
     <w:rsid w:val="003613D3"/>
     <w:rsid w:val="00361D42"/>
     <w:rsid w:val="00367861"/>
     <w:rsid w:val="00367907"/>
     <w:rsid w:val="00367E31"/>
     <w:rsid w:val="003709D3"/>
     <w:rsid w:val="00377008"/>
     <w:rsid w:val="00380B34"/>
     <w:rsid w:val="0038138F"/>
     <w:rsid w:val="00382FCC"/>
     <w:rsid w:val="00386150"/>
     <w:rsid w:val="003901C8"/>
+    <w:rsid w:val="0039346C"/>
     <w:rsid w:val="003942B3"/>
     <w:rsid w:val="003A0DB2"/>
     <w:rsid w:val="003A1C38"/>
     <w:rsid w:val="003A5F4C"/>
     <w:rsid w:val="003B38A9"/>
     <w:rsid w:val="003B43EF"/>
     <w:rsid w:val="003B6920"/>
     <w:rsid w:val="003B6F01"/>
     <w:rsid w:val="003C0DCD"/>
     <w:rsid w:val="003C1222"/>
     <w:rsid w:val="003C15AC"/>
     <w:rsid w:val="003C4491"/>
     <w:rsid w:val="003C4E90"/>
     <w:rsid w:val="003C60A2"/>
     <w:rsid w:val="003D5A9F"/>
     <w:rsid w:val="003E51DD"/>
     <w:rsid w:val="003E6048"/>
     <w:rsid w:val="003E7084"/>
     <w:rsid w:val="003E7F19"/>
     <w:rsid w:val="003F155D"/>
     <w:rsid w:val="003F1FD1"/>
     <w:rsid w:val="00400F89"/>
     <w:rsid w:val="004028BC"/>
     <w:rsid w:val="00404891"/>
     <w:rsid w:val="00405F8D"/>
@@ -6941,50 +6867,51 @@
     <w:rsid w:val="006B2644"/>
     <w:rsid w:val="006B284E"/>
     <w:rsid w:val="006B58CA"/>
     <w:rsid w:val="006B650D"/>
     <w:rsid w:val="006B7C4C"/>
     <w:rsid w:val="006C0956"/>
     <w:rsid w:val="006C2DEC"/>
     <w:rsid w:val="006C3CF5"/>
     <w:rsid w:val="006C5C0B"/>
     <w:rsid w:val="006C71D2"/>
     <w:rsid w:val="006D1F3A"/>
     <w:rsid w:val="006D5E3F"/>
     <w:rsid w:val="006D72E4"/>
     <w:rsid w:val="006E3712"/>
     <w:rsid w:val="006E56E8"/>
     <w:rsid w:val="006F0631"/>
     <w:rsid w:val="006F20C0"/>
     <w:rsid w:val="006F3B4E"/>
     <w:rsid w:val="006F6FDA"/>
     <w:rsid w:val="00702885"/>
     <w:rsid w:val="00705CE7"/>
     <w:rsid w:val="007131F6"/>
     <w:rsid w:val="00714820"/>
     <w:rsid w:val="00716060"/>
     <w:rsid w:val="00717829"/>
+    <w:rsid w:val="00721CF8"/>
     <w:rsid w:val="007274FE"/>
     <w:rsid w:val="007308FB"/>
     <w:rsid w:val="00731617"/>
     <w:rsid w:val="007338A2"/>
     <w:rsid w:val="00734F31"/>
     <w:rsid w:val="0073620C"/>
     <w:rsid w:val="007371C9"/>
     <w:rsid w:val="00745ABC"/>
     <w:rsid w:val="00746387"/>
     <w:rsid w:val="0074650C"/>
     <w:rsid w:val="00747216"/>
     <w:rsid w:val="0075072E"/>
     <w:rsid w:val="00750CAC"/>
     <w:rsid w:val="0075156B"/>
     <w:rsid w:val="00751EBC"/>
     <w:rsid w:val="00752F4F"/>
     <w:rsid w:val="0075595E"/>
     <w:rsid w:val="00755966"/>
     <w:rsid w:val="00757104"/>
     <w:rsid w:val="0075737B"/>
     <w:rsid w:val="00757770"/>
     <w:rsid w:val="00760F4E"/>
     <w:rsid w:val="00767B6D"/>
     <w:rsid w:val="00772393"/>
     <w:rsid w:val="00772F62"/>
@@ -7170,50 +7097,51 @@
     <w:rsid w:val="00A67EFE"/>
     <w:rsid w:val="00A7799A"/>
     <w:rsid w:val="00A83130"/>
     <w:rsid w:val="00A83214"/>
     <w:rsid w:val="00A861A3"/>
     <w:rsid w:val="00A871E1"/>
     <w:rsid w:val="00A904C4"/>
     <w:rsid w:val="00A974DD"/>
     <w:rsid w:val="00AA1C44"/>
     <w:rsid w:val="00AA5D2D"/>
     <w:rsid w:val="00AA7F14"/>
     <w:rsid w:val="00AB3D8B"/>
     <w:rsid w:val="00AB66D0"/>
     <w:rsid w:val="00AC2315"/>
     <w:rsid w:val="00AC2D69"/>
     <w:rsid w:val="00AC325D"/>
     <w:rsid w:val="00AC4C94"/>
     <w:rsid w:val="00AC657D"/>
     <w:rsid w:val="00AC69E2"/>
     <w:rsid w:val="00AD2895"/>
     <w:rsid w:val="00AD6046"/>
     <w:rsid w:val="00AD618B"/>
     <w:rsid w:val="00AD6193"/>
     <w:rsid w:val="00AD76AA"/>
     <w:rsid w:val="00AE07A3"/>
+    <w:rsid w:val="00AE0DFD"/>
     <w:rsid w:val="00AE0FE0"/>
     <w:rsid w:val="00AE2480"/>
     <w:rsid w:val="00AE2BB2"/>
     <w:rsid w:val="00AE40B0"/>
     <w:rsid w:val="00AE76EC"/>
     <w:rsid w:val="00AF192B"/>
     <w:rsid w:val="00AF6686"/>
     <w:rsid w:val="00AF7E97"/>
     <w:rsid w:val="00B00DCB"/>
     <w:rsid w:val="00B06D77"/>
     <w:rsid w:val="00B07D93"/>
     <w:rsid w:val="00B13DA9"/>
     <w:rsid w:val="00B2000B"/>
     <w:rsid w:val="00B33B55"/>
     <w:rsid w:val="00B36155"/>
     <w:rsid w:val="00B37E0B"/>
     <w:rsid w:val="00B41425"/>
     <w:rsid w:val="00B4234F"/>
     <w:rsid w:val="00B4244A"/>
     <w:rsid w:val="00B42712"/>
     <w:rsid w:val="00B43C25"/>
     <w:rsid w:val="00B454F6"/>
     <w:rsid w:val="00B50068"/>
     <w:rsid w:val="00B50BB9"/>
     <w:rsid w:val="00B54A96"/>
@@ -7294,50 +7222,51 @@
     <w:rsid w:val="00CD5592"/>
     <w:rsid w:val="00CD7B11"/>
     <w:rsid w:val="00CE0505"/>
     <w:rsid w:val="00CE3C40"/>
     <w:rsid w:val="00CF0D4C"/>
     <w:rsid w:val="00CF36BA"/>
     <w:rsid w:val="00D0766E"/>
     <w:rsid w:val="00D104EE"/>
     <w:rsid w:val="00D114FC"/>
     <w:rsid w:val="00D152D6"/>
     <w:rsid w:val="00D221AF"/>
     <w:rsid w:val="00D239DC"/>
     <w:rsid w:val="00D27198"/>
     <w:rsid w:val="00D27B90"/>
     <w:rsid w:val="00D31A73"/>
     <w:rsid w:val="00D321A5"/>
     <w:rsid w:val="00D36258"/>
     <w:rsid w:val="00D412CC"/>
     <w:rsid w:val="00D44011"/>
     <w:rsid w:val="00D45598"/>
     <w:rsid w:val="00D4747C"/>
     <w:rsid w:val="00D47A5D"/>
     <w:rsid w:val="00D50541"/>
     <w:rsid w:val="00D51CA5"/>
     <w:rsid w:val="00D56DA1"/>
+    <w:rsid w:val="00D573A2"/>
     <w:rsid w:val="00D5778F"/>
     <w:rsid w:val="00D61C82"/>
     <w:rsid w:val="00D61EF3"/>
     <w:rsid w:val="00D63E5A"/>
     <w:rsid w:val="00D645EA"/>
     <w:rsid w:val="00D66FA3"/>
     <w:rsid w:val="00D67B79"/>
     <w:rsid w:val="00D73E5E"/>
     <w:rsid w:val="00D7480A"/>
     <w:rsid w:val="00D75113"/>
     <w:rsid w:val="00D7668E"/>
     <w:rsid w:val="00D8281E"/>
     <w:rsid w:val="00D85787"/>
     <w:rsid w:val="00D873C2"/>
     <w:rsid w:val="00D90928"/>
     <w:rsid w:val="00D96628"/>
     <w:rsid w:val="00D9737A"/>
     <w:rsid w:val="00DA0BE1"/>
     <w:rsid w:val="00DA56AC"/>
     <w:rsid w:val="00DA5711"/>
     <w:rsid w:val="00DA719E"/>
     <w:rsid w:val="00DB1BB7"/>
     <w:rsid w:val="00DB5E41"/>
     <w:rsid w:val="00DC1EFB"/>
     <w:rsid w:val="00DC23EA"/>
@@ -7366,50 +7295,51 @@
     <w:rsid w:val="00E32771"/>
     <w:rsid w:val="00E36C1F"/>
     <w:rsid w:val="00E40764"/>
     <w:rsid w:val="00E44790"/>
     <w:rsid w:val="00E44A27"/>
     <w:rsid w:val="00E50977"/>
     <w:rsid w:val="00E538F8"/>
     <w:rsid w:val="00E55BAF"/>
     <w:rsid w:val="00E56E11"/>
     <w:rsid w:val="00E574FF"/>
     <w:rsid w:val="00E61DA8"/>
     <w:rsid w:val="00E6352F"/>
     <w:rsid w:val="00E655F8"/>
     <w:rsid w:val="00E66477"/>
     <w:rsid w:val="00E72E12"/>
     <w:rsid w:val="00E92098"/>
     <w:rsid w:val="00E93565"/>
     <w:rsid w:val="00E9454D"/>
     <w:rsid w:val="00E945C3"/>
     <w:rsid w:val="00E95A95"/>
     <w:rsid w:val="00E95DE9"/>
     <w:rsid w:val="00E9659A"/>
     <w:rsid w:val="00E971D6"/>
     <w:rsid w:val="00EA1FD0"/>
     <w:rsid w:val="00EA3BB4"/>
+    <w:rsid w:val="00EA66DE"/>
     <w:rsid w:val="00EB05D5"/>
     <w:rsid w:val="00EB0635"/>
     <w:rsid w:val="00EB097F"/>
     <w:rsid w:val="00EB0E3F"/>
     <w:rsid w:val="00EB2923"/>
     <w:rsid w:val="00EB525C"/>
     <w:rsid w:val="00EB5777"/>
     <w:rsid w:val="00EB586A"/>
     <w:rsid w:val="00EC008F"/>
     <w:rsid w:val="00EC00DD"/>
     <w:rsid w:val="00EC10B8"/>
     <w:rsid w:val="00EC2EDB"/>
     <w:rsid w:val="00EC557D"/>
     <w:rsid w:val="00EC7FB3"/>
     <w:rsid w:val="00ED2497"/>
     <w:rsid w:val="00EE2654"/>
     <w:rsid w:val="00EE40C0"/>
     <w:rsid w:val="00EF03D5"/>
     <w:rsid w:val="00EF2BD0"/>
     <w:rsid w:val="00EF5675"/>
     <w:rsid w:val="00F0066F"/>
     <w:rsid w:val="00F00E2C"/>
     <w:rsid w:val="00F0364B"/>
     <w:rsid w:val="00F04850"/>
     <w:rsid w:val="00F06425"/>
@@ -7429,50 +7359,51 @@
     <w:rsid w:val="00F52EF3"/>
     <w:rsid w:val="00F55F52"/>
     <w:rsid w:val="00F56F48"/>
     <w:rsid w:val="00F5704B"/>
     <w:rsid w:val="00F604D8"/>
     <w:rsid w:val="00F640FC"/>
     <w:rsid w:val="00F64DE8"/>
     <w:rsid w:val="00F7081F"/>
     <w:rsid w:val="00F70C63"/>
     <w:rsid w:val="00F74A29"/>
     <w:rsid w:val="00F75FCC"/>
     <w:rsid w:val="00F82B9C"/>
     <w:rsid w:val="00F92EBD"/>
     <w:rsid w:val="00F95FE2"/>
     <w:rsid w:val="00FA12FB"/>
     <w:rsid w:val="00FA2E0B"/>
     <w:rsid w:val="00FA3788"/>
     <w:rsid w:val="00FA3A63"/>
     <w:rsid w:val="00FA530A"/>
     <w:rsid w:val="00FA5795"/>
     <w:rsid w:val="00FA5E26"/>
     <w:rsid w:val="00FA77FF"/>
     <w:rsid w:val="00FB2FCF"/>
     <w:rsid w:val="00FC12C3"/>
     <w:rsid w:val="00FC2CDD"/>
+    <w:rsid w:val="00FC4874"/>
     <w:rsid w:val="00FC69F4"/>
     <w:rsid w:val="00FC7F38"/>
     <w:rsid w:val="00FD29E6"/>
     <w:rsid w:val="00FD3623"/>
     <w:rsid w:val="00FD4CF7"/>
     <w:rsid w:val="00FD5A33"/>
     <w:rsid w:val="00FD6579"/>
     <w:rsid w:val="00FD6835"/>
     <w:rsid w:val="00FE0E69"/>
     <w:rsid w:val="00FE3260"/>
     <w:rsid w:val="00FE3807"/>
     <w:rsid w:val="00FE5C72"/>
     <w:rsid w:val="00FE6054"/>
     <w:rsid w:val="00FE6921"/>
     <w:rsid w:val="00FE7139"/>
     <w:rsid w:val="00FE7E1F"/>
     <w:rsid w:val="00FF0682"/>
     <w:rsid w:val="00FF1C9B"/>
     <w:rsid w:val="00FF1E9B"/>
     <w:rsid w:val="00FF2725"/>
     <w:rsid w:val="00FF3F7C"/>
     <w:rsid w:val="00FF64A7"/>
     <w:rsid w:val="00FF6ACA"/>
     <w:rsid w:val="05720CF5"/>
     <w:rsid w:val="0874F676"/>
@@ -11834,75 +11765,77 @@
     <w:rsid w:val="0001383B"/>
     <w:rsid w:val="00032758"/>
     <w:rsid w:val="000545FE"/>
     <w:rsid w:val="000962E9"/>
     <w:rsid w:val="000E6609"/>
     <w:rsid w:val="000F32B1"/>
     <w:rsid w:val="0014123D"/>
     <w:rsid w:val="00194E90"/>
     <w:rsid w:val="001E3C98"/>
     <w:rsid w:val="002C2719"/>
     <w:rsid w:val="002D4AD7"/>
     <w:rsid w:val="00304CE2"/>
     <w:rsid w:val="00320ED5"/>
     <w:rsid w:val="003613D3"/>
     <w:rsid w:val="0037372A"/>
     <w:rsid w:val="003E10A7"/>
     <w:rsid w:val="00435B89"/>
     <w:rsid w:val="0047533A"/>
     <w:rsid w:val="004A7CF9"/>
     <w:rsid w:val="00501AF3"/>
     <w:rsid w:val="0055312A"/>
     <w:rsid w:val="005C44E7"/>
     <w:rsid w:val="006A3D7B"/>
     <w:rsid w:val="006C5C0B"/>
     <w:rsid w:val="006E0073"/>
+    <w:rsid w:val="00721CF8"/>
     <w:rsid w:val="00747216"/>
     <w:rsid w:val="00773F93"/>
     <w:rsid w:val="00783FEB"/>
     <w:rsid w:val="007A4E6B"/>
     <w:rsid w:val="007E4F76"/>
     <w:rsid w:val="007F6E82"/>
     <w:rsid w:val="00875655"/>
     <w:rsid w:val="00884E9A"/>
     <w:rsid w:val="008B16D6"/>
     <w:rsid w:val="008F5EF6"/>
     <w:rsid w:val="0092750F"/>
     <w:rsid w:val="00946AD5"/>
     <w:rsid w:val="00A63595"/>
     <w:rsid w:val="00B4234F"/>
     <w:rsid w:val="00B77C5B"/>
     <w:rsid w:val="00BC38EB"/>
     <w:rsid w:val="00BD3074"/>
     <w:rsid w:val="00C33AFB"/>
     <w:rsid w:val="00C70696"/>
     <w:rsid w:val="00CC2E1D"/>
     <w:rsid w:val="00D46B09"/>
     <w:rsid w:val="00D831E6"/>
     <w:rsid w:val="00DC4D87"/>
     <w:rsid w:val="00DD4B86"/>
     <w:rsid w:val="00DF29A6"/>
+    <w:rsid w:val="00E343E1"/>
     <w:rsid w:val="00E6352F"/>
     <w:rsid w:val="00F130AA"/>
     <w:rsid w:val="00FF267E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
@@ -13764,50 +13697,74 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="765fb9d9-eb2f-4e42-838e-ad8743eff34c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="541c8101-6766-4071-b9dc-3fffd3547c29" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010060C032AAE7542349BF8EB86CC76174F1" ma:contentTypeVersion="12" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="99da34f8b73ed3d5374c0acc4416d720">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="765fb9d9-eb2f-4e42-838e-ad8743eff34c" xmlns:ns3="541c8101-6766-4071-b9dc-3fffd3547c29" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ffdf0eb366069208ec88e66c474a96c4" ns2:_="" ns3:_="">
     <xsd:import namespace="765fb9d9-eb2f-4e42-838e-ad8743eff34c"/>
     <xsd:import namespace="541c8101-6766-4071-b9dc-3fffd3547c29"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -13964,135 +13921,111 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E693FD0B-2766-4CC9-9FE5-D7080AAE48FD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="765fb9d9-eb2f-4e42-838e-ad8743eff34c"/>
+    <ds:schemaRef ds:uri="541c8101-6766-4071-b9dc-3fffd3547c29"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E43AE4DD-E422-47FA-9C4B-DE98EBAA6ECB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39117364-E4FE-4110-9D27-54D7CB181FD9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9ED37118-6DBE-45AE-8968-271DA1BE2FAD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="765fb9d9-eb2f-4e42-838e-ad8743eff34c"/>
     <ds:schemaRef ds:uri="541c8101-6766-4071-b9dc-3fffd3547c29"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Innovation%20Proposal%20(max.%203%20pages)</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>611</Words>
-  <Characters>4140</Characters>
+  <Words>597</Words>
+  <Characters>4151</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>197</Lines>
-  <Paragraphs>98</Paragraphs>
+  <Lines>172</Lines>
+  <Paragraphs>121</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Stiftung Kinderdorf Pestalozzi</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4653</CharactersWithSpaces>
+  <CharactersWithSpaces>4627</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bütler Angela</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="TaskPaneEnabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>